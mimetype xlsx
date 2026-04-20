--- v0 (2026-02-09)
+++ v1 (2026-04-20)
@@ -54,1107 +54,1107 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>ZÉ ORLANDO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/60/pr_015_-_2025__titulo_cidadao_honorario_dr_rodrigo.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/60/pr_015_-_2025__titulo_cidadao_honorario_dr_rodrigo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE JABOTICATUBAS AO JUIZ DR. RODRIGO FERNANDO DI GIOIA COLOSIMO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>FERNANDA FRAGA, PAULO RODRIGUES, ROSINHA MAIA, WALISSON ZECÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_19_dona_zelia_galeria_lilas_assinado_28129_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_19_dona_zelia_galeria_lilas_assinado_28129_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DÁ NOME DE GALERIA LILÁS - MARIA ZÉLIA ARAÚJO SANTOS - D. ZÉLIA CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>WALISSON ZECÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_resolucao_20_titulo_cidada_honoraria_d_belmira_28129_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_resolucao_20_titulo_cidada_honoraria_d_belmira_28129_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE JABOTICATUBAS À SRA BELMIRA MARIA DA SILVA</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>FERNANDA FRAGA</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_021-2025_-_titulo_de_cidada_honoraria_ale_portela.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_021-2025_-_titulo_de_cidada_honoraria_ale_portela.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE JABOTICATUBAS À DEPUTADA ALESSANDRA DINIZ PORTELA SILVEIRA - ALÊ PORTELA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_resolucao_024-2025_-_altera_a_resolucao_nc2ba_07-2024_assinado_assinado_28129_28129_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_resolucao_024-2025_-_altera_a_resolucao_nc2ba_07-2024_assinado_assinado_28129_28129_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 07 DE 21 DE AGOSTO DE 2024, QUE “CRIA MEDALHAS E DIPLOMAS DE MÉRITO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MARRECO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_resolucao_titulo_cidada_honoraria__dra_mariangela.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_resolucao_titulo_cidada_honoraria__dra_mariangela.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE JABOTICATUBAS À DRA. MARIANGELA BAETA SILVA</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>JEFERSON PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/62/projeto__de_resolucao__027_-_titulo_cidadao_marcelo_batisa.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/62/projeto__de_resolucao__027_-_titulo_cidadao_marcelo_batisa.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE JABOTICATUBAS AO SR. MARCELO BATISTA DOS ANJOS</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_resolucao_28_titulo_cidadao_benemerito_joaquim_tome_assinado_assinado_1.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_resolucao_28_titulo_cidadao_benemerito_joaquim_tome_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE JABOTICATUBAS AO SR JOAQUIM LEANDRO DE OLIVEIRA</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PASTOR LALADO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_resolucao_29-2025_titulo_racly.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_resolucao_29-2025_titulo_racly.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE JABOTICATUBAS AO SR RACLY ARAÚJO ANDRADE</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ROBERTO DO JORNAL</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_resolucao_titulo_cidada_honoraria_maria_helena_05_11_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_resolucao_titulo_cidada_honoraria_maria_helena_05_11_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA DO MUNICÍPIO DE JABOTICATUBAS À SRA MARIA HELENA DE SIQUEIRA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/19/pl_88-2025_-_cede_espaco_recanto_do_rio.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/19/pl_88-2025_-_cede_espaco_recanto_do_rio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JABOTICATUBAS A CEDER ÁREA NOS TERMOS DA LEI MUNICIPAL No 2.022/2008 À ASSOCIAÇÃO DOS BAIRROS RECANTO DO RIO/CANDEAS/RURAIS - ARCAR</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_092-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_092-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI 2465 DE 15 DE JUNHO DE 2016 QUE INSTITUI O DIA DO EVANGÉLICO DE JABOTICATUBAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>FERNANDA FRAGA, WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_95-2025_-_audiencia_publica_para_dar_nome_a_rua.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_95-2025_-_audiencia_publica_para_dar_nome_a_rua.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PRÉVIA PARA DAR NOME E ALTERAÇÃO DO NOME DE VIAS PÚBLICAS NO MUNICÍPIO DE JABOTICATUBAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_96-2025_-_dispoe_sobre_a_denominacao_dos_logradouros_em_capao_grosso.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_96-2025_-_dispoe_sobre_a_denominacao_dos_logradouros_em_capao_grosso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DOS LOGRADOUROS PÚBLICOS NA COMUNIDADE DE CAPÃO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>WALISSON ZECÃO, WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pl_105_-dia_das_maes_atipicas_assinado_assinado-1_assinado2.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pl_105_-dia_das_maes_atipicas_assinado_assinado-1_assinado2.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA MÃE ATÍPICA NO MUNICÍPIO DE JABOTICATUBAS/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_015-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_015-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTOS DE PESAR PELO FALECIMENTO DE JOSÉ TORRES LIMA - JUJUCA</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>FERNANDA FRAGA, JEFERSON PEREIRA, MARRECO, ORLANDO ALVES, PASTOR LALADO, PAULO RODRIGUES, ROBERTO DO JORNAL, ROSINHA MAIA, WALISSON ZECÃO, WALLYSSON HULK, ZÉ ORLANDO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO COM VOTOS DE PESAR PELO FALECIMENTO DE RONALDO MARQUES DOS SANTOS</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTOS DE CONGRATULAÇÕES COM GLEISON CARLOS MACHADO</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_12_professores_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_12_professores_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO COM VOTOS DE CONGRATULAÇÕES COM TODOS OS PROFESSORES PELO DIA 15 DE OUTUBRO “DIA DO PROFESSOR”.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>ZÉ ORLANDO, MARRECO, WALISSON ZECÃO, WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/64/mocao_jabo_na_real.docx_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/64/mocao_jabo_na_real.docx_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO COM VOTOS DE CONGRATULAÇÕES COM A ASSOCIAÇÃO JABÓ NA REAL PELOS MAIS DE 10 ANOS LEVANDO O NOME DE JABOTICATUBAS A VÁRIOS ESTADOS DO BRASIL.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>ORLANDO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_dr_isis_-_ver_orlando.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_dr_isis_-_ver_orlando.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES COM DRA. ISIS LOPES NOGUEIRA COELHO</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/91/anteprojeto_de_lei_catalogar_familia_1.docx_assinado_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/91/anteprojeto_de_lei_catalogar_familia_1.docx_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE RESGATE DA MEMÓRIA FAMILIAR DO MUNICÍPIO DE JABOTICATUBAS/MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/97/anteprojeto_025-2025_-_caminhos_da_nossa_gente_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/97/anteprojeto_025-2025_-_caminhos_da_nossa_gente_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE CALÇADAS ACESSÍVEIS E HUMANIZADAS – “CAMINHOS DA NOSSA GENTE” – NO MUNICÍPIO DE JABOTICATUBAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/98/anteprojeto_026-2025_-_elas_no_comando_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/98/anteprojeto_026-2025_-_elas_no_comando_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL “ELAS NO COMANDO DE JABOTICATUBAS”, DESTINADO A INCENTIVAR, APOIAR E FORTALECER O EMPREENDEDORISMO FEMININO NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/99/anteprojeto_de_lei_29_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/99/anteprojeto_de_lei_29_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECOLHER E TRATAR OS ANIMAIS ABANDONADOS NAS VIAS PÚBLICAS NO MUNICÍPIO DE JABOTICATUBAS</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PASTOR LALADO, PAULO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_025-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_025-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO SENTIDO DE REALIZAR VISTORIA  TÉCNICA EM TODAS AS RESIDÊNCIAS QUE UTILIZAM ÁGUA DE CISTERNA E SISTEMAS DE ESGOTAMENTO SANITÁRIO POR FOSSA SÉPTICA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento__26_-_2025_ver_orlando.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento__26_-_2025_ver_orlando.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJAM ADOTADAS, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE – SEINFRAM, AS MEDIDAS NECESSÁRIAS PARA O CONSERTO DO BUEIRO EXISTENTE NA ESTRADA ENTRE AS COMUNIDADES DE CRUZES E JOANA (ESTRADA DE ACESSO A SANTANA DO RIACHO).</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_027-2025_-_tombamento_igreja_bom_jesus.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_027-2025_-_tombamento_igreja_bom_jesus.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA QUE O PODER EXECUTIVO, ATRAVÉS DOS ÓRGÃOS COMPETENTES, ADOTE AS MEDIDAS NECESSÁRIAS À REALIZAÇÃO DE ESTUDOS TÉCNICOS VISANDO À INSTAURAÇÃO DO PROCESSO DE TOMBAMENTO MUNICIPAL DA IGREJA BOM JESUS, SITUADA NO BAIRRO BOM JESUS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO À COPASA - COMPANHIA DE SANEAMENTO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/44/representacao_028-2025_-_mpmg_-_cemig_oscilacao_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/44/representacao_028-2025_-_mpmg_-_cemig_oscilacao_assinado.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS SOLICITANDO PROVIDÊNCIAS QUANTO À PRECARIEDADE DOS SERVIÇOS PRESTADOS PELA CEMIG NO MUNICÍPIO DE JABOTICATUBAS</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/45/representacao_029-2025_-_mpmg_-_copasa_fornecimento_de_agua_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/45/representacao_029-2025_-_mpmg_-_copasa_fornecimento_de_agua_assinado.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS SOLICITANDO PROVIDÊNCIAS EM FACE DA COMPANHIA DE SANEAMENTO DE MINAS GERAIS – COPASA, EM RAZÃO DE IRREGULARIDADES NA PRESTAÇÃO DE SERVIÇOS PÚBLICOS ESSENCIAIS DE ABASTECIMENTO E SANEAMENTO</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ROSINHA MAIA</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_289-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_289-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE 02 MATABURROS PRÓXIMOS AO SÍTIO MANDIM - CASA DE TELHAS</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_292-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_292-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA TOTÓ GUEDES, BAIRRO SANTO ANTÔNIO - PRÓXIMO AO NÚMERO 595-B</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_293-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_293-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE UM MATABURRO NA ESTRADA DIMAS AVELINO FURTADO - SÃO SEBASTIÃO DO CAMPINHO</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_294-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_294-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE INSTALAR PLACAS DE IDENTIFICAÇÃO DE DESTINO NA RODOVIA MG-010, NA ESTRADA DIMAS MARTINS E ESTRADA SÃO JOSÉ DE ALMEIDA NAS INTERCESSÕES QUE DÃO ACESSO À COMUNIDADE DE SÃO SEBASTIÃO DO CAMPINHO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_296-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_296-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A IMPLANTAÇÃO DE SALIÊNCIA OU LOMBADA NA RUA PADRE GERALDO MAGELA, BAIRRO SANTO ANTÔNIO E NA RUA TOTÓ GUEDES.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE REALIZAR ESTUDO DO TRÂNSITO DA CIDADE E BAIRROS DA JABOTICATUBAS, ORGANIZANDO E SINALIZANDO COM MAIOR FLUIDEZ.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_298-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_298-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE LIXEIRA NA AVENIDA SANTO ANTÔNIO, BAIRRO CAMPO GRANDE, PRÓXIMO À RESIDÊNCIA DE D. COTA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_299-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_299-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DA ESTRADA DO BAIRRO JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_300-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_300-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE DAR CONTINUIDADE À OBRA DE PAVIMENTAÇÃO DA RUA JOAQUIM VITORINO, LIGANDO À IGREJA SÃO JUDAS, BAIRRO CAMPO GRANDE.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_301-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_301-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR OS DEVIDOS REPAROS NA RUA SÃO SEBASTIÃO FERREIRA ONDE O BARRANCO ESTÁ CEDENDO, ENTRE AS RUAS SALVERINO MARQUES E ULISSES AFONSO DOS SANTOS, BEM COMO PROVIDENCIAR A SINALIZAÇÃO DE ALERTA ENQUANTO NÃO SOLUCIONADO O PROBLEMA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_302-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_302-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A PAVIMENTAÇÃO DAS PRINCIPAIS RUAS DA REGIÃO DO ENTORNO DA CAPELA SÃO JUDAS TADEU, BAIRRO CAMPO GRANDE, BEM COMO AS RUAS DOS BAIRROS JARDIM DAS OLIVEIRAS E MATO BARREIRO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_303_2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_303_2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DE ALGUNS PONTOS DA ESTRADA DE SÃO SEBASTIÃO DO CAMPINHO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_304-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_304-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR O FECHAMENTO DA QUADRA DA ESCOLA MUNICIPAL PADRE RODRIGUES DE AGUILAR, NO DISTRITO DE SÃO JOSÉ DE ALMEIDA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_305-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_305-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A LIMPEZA E MANUTENÇÃO DAS RUAS DO BAIRRO RESIDENCIAL CAMPOS DOS IPÊS NO DISTRITO DE SÃO JOSÉ DO ALMEIDA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PAULO RODRIGUES, WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_306-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_306-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A VIABILIDADE DE CRIAÇÃO E INSTALAÇÃO DE UM MIRANTE NO BAIRRO SÃO TARCÍSIO, NA RUA PADRE PEDRO PASSOS, EM FRENTE À PRAÇA RAIMUNDO GONÇALVES MARQUES</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_307-2025_-_manutencao_estrada_felicissimo_cirilo_pinto_29_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_307-2025_-_manutencao_estrada_felicissimo_cirilo_pinto_29_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA O RECAPEAMENTO ASFÁLTICO DA RUA FELICÍSSIMO CIRILO PINTO, ESPECIALMENTE NOS PONTOS ONDE HÁ PRESENÇA DE BURACOS E DETERIORAÇÃO DA VIA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PAULO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_308_2024_calcamento_da_comunidade_do_cardoso._assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_308_2024_calcamento_da_comunidade_do_cardoso._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR O CALÇAMENTO NO CENTRO DA COMUNIDADE DO CARDOSO. APROVEITO A OPORTUNIDADE PARA REQUERER TAMBÉM O CALÇAMENTO DO MORRO QUE DÁ ACESSO À COMUNIDADE, COM TÉRMINO NA SAÍDA PARA A MG-010.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>PAULO RODRIGUES, FERNANDA FRAGA, JEFERSON PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_309_2025_placas_de_seja_bem_vindos_e_volte_sempre_na_estrada_e_saida_da_cidade._assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_309_2025_placas_de_seja_bem_vindos_e_volte_sempre_na_estrada_e_saida_da_cidade._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR PLACAS DE “SEJA BEM VINDOS” E “VOLTE SEMPRE”, NA MODALIDADE DE LETREIRO DIGITAL, PARA A ESTRADA E SAÍDA DA CIDADE DE JABOTICATUBAS (MG-020) E NO DISTRITO DE SÃO JOSÉ DE ALMEIDA (MG-010).</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_310-2025_-_pavimentacao_estrada_dimas_martins_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_310-2025_-_pavimentacao_estrada_dimas_martins_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA REALIZAÇÃO DE MELHORIAS NA ESTRADA DIMAS MARTINS, LOCALIZADA NA COMUNIDADE DO LUCAS, VISANDO REDUZIR A POEIRA E MELHORAR AS CONDIÇÕES DE TRÁFEGO DA VIA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_311-2025_-_melhorias_estrada_vicinal_d._luci_28129_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_311-2025_-_melhorias_estrada_vicinal_d._luci_28129_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA REALIZAÇÃO DE MANUTENÇÃO NA ESTRADA VICINAL QUE DÁ ACESSO À CASA DA SRA. LUCI, QUE LIGA À ESTRADA DIMAS MARTINS, NAS PROXIMIDADES DA FAZENDA DE BAIXO, ATENDENDO AOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_312_2025_solicita_providencias_na_rua_jose_pereira_texeira_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_312_2025_solicita_providencias_na_rua_jose_pereira_texeira_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A MANUTENÇÃO DA RUA JOSÉ PEREIRA TEIXEIRA, LOCALIZADA NO BAIRRO SANTO AMARO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_313-2025_-_manutencao_ponte_tabua_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_313-2025_-_manutencao_ponte_tabua_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A REALIZAÇÃO URGENTE DE MANUTENÇÃO NA PONTE DE TÁBUA LOCALIZADA NA ENTRADA DO CAPÃO DAS LAGES, SENTIDO HARAS, TENDO EM VISTA QUE AS TÁBUAS ENCONTRAM-SE SOLTAS E DANIFICADAS, COLOCANDO EM RISCO A SEGURANÇA DOS MOTORISTAS, PEDESTRES E, ESPECIALMENTE, DO TRANSPORTE ESCOLAR QUE TRAFEGA DIARIAMENTE PELO LOCAL.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_314-2025_-_manutencao_estrada_capao_do_atalho_e_capao_da_horta_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_314-2025_-_manutencao_estrada_capao_do_atalho_e_capao_da_horta_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A REALIZAÇÃO DE OBRAS DE MANUTENÇÃO E PATROLAMENTO DAS ESTRADAS VICINAIS QUE DÃO ACESSO ÀS COMUNIDADES DE CAPÃO DO ATALHO E CAPÃO DA HORTA, NAS PROXIMIDADES DO CARACOL.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_315_jeferson-1_251015_092949_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_315_jeferson-1_251015_092949_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE QUE O CHEFE DO PODER EXECUTIVO ADOTE AS MEDIDAS ADMINISTRATIVAS NECESSÁRIAS PARA ESTENDER O ATENDIMENTO PARA EMISSÃO DE CARTEIRA DE IDENTIDADE NACIONAL (CIN) AO DISTRITO DE SÃO JOSÉ DO ALMEIDA, DE FORMA QUINZENAL, AO MENOS, MENSAL, POSSIBILITANDO À POPULAÇÃO LOCAL O ACESSO FACILITADO A ESSE SERVIÇO ESSENCIAL.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_316-pastor_lalado_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_316-pastor_lalado_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O CHEFE DO PODER EXECUTIVO DETERMINE AOS SETORES COMPETENTES A REALIZAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIAS NECESSÁRIAS PARA ESTENDER AOS MEMBROS DO CONSELHO TUTELAR O DIREITO A FÉRIAS DE 25 (VINTE E CINCO) DIAS ÚTEIS, EM CONFORMIDADE COM O PRAZO ATUALMENTE CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_317-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_317-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS, JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, VISANDO À IMPLANTAÇÃO DO SISTEMA e-SUS APS NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_319-2025_vereador_orlando.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_319-2025_vereador_orlando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO ADOTE PROVIDÊNCIAS, POR MEIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE – SEINFRAM, PARA A INSTALAÇÃO DE MANILHAS NA COMUNIDADE SOL DE VERÃO, NA ESTRADA QUE LIGA SOL DE VERÃO À LAGOA DA SERRA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>FERNANDA FRAGA, JEFERSON PEREIRA, WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_320_-_ver_jeferson_e_outros.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_320_-_ver_jeferson_e_outros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO PARA QUE O PODER EXECUTIVO, REALIZE A MANUTENÇÃO DA VIA QUE DÁ ACESSO À RODOVIA MG-010, NA COMUNIDADE VILA DE SANTA RITA, BEM COMO ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE UMA PRAÇA E ACADEMIA AO AR LIVRE NA LOCALIDADE.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao321-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao321-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR MANUTENÇÃO COMPLETA DA RUA JK, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_322_manutencao_estrada_barreiro_assinado_1.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_322_manutencao_estrada_barreiro_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DA ESTRADA DO BARREIRO</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_323_manutencao_estradas_fazendinhas_santana_assinado_1.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_323_manutencao_estradas_fazendinhas_santana_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DA ESTRADA E DAS ESTRADAS QUE DÃO ACESSO À FAZENDINHA NASCENTE SÃO JOSÉ, PRÓXIMO À PROPRIEDADE DO SR NEGUITO NA COMUNIDADE DO SANTANA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_325_passagem_elevada_paranaiba_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_325_passagem_elevada_paranaiba_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR UMA PASSAGEM ELEVADA DE PEDESTRE EM FRENTE AO SUPERMERCADO PARANAÍBA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_326_manutencao_estrada_mg_capao_das_guaribas.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_326_manutencao_estrada_mg_capao_das_guaribas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A PAVIMENTAÇÃO DA ESTRADA QUE LIGA A MG-010 A SÃO JOSÉ DA SERRA (TRECHO ENTRE A MG-010 E CONDOMÍNIO CAPÃO DA GUARIBA)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_327_manutencao_estrada_rubinho.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_327_manutencao_estrada_rubinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A PAVIMENTAÇÃO DA ESTRADA ENTRE JABOTICATUBAS E O DISTRITO TURÍSTICO DE SÃO JOSÉ DA SERRA, ESPECIFICAMENTE NO MORRO DO RUBINHO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_328_manutencao_estrada_lages_haras_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_328_manutencao_estrada_lages_haras_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À FAZENDA DE GERALDO LAFAIETE ESTRADA DAS LAGES PASSANDO PELA PONTE DE MADEIRA SENTIDO AO HARAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_330_professor_percussao_almeida.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_330_professor_percussao_almeida.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A DISPONIBILIZAÇÃO DE PROFESSOR DE PERCUSSÃO COM O OBJETIVO DE OFERECER AULAS À COMUNIDADE, PREPARANDO GRUPOS E INTERESSADOS PARA O PERÍODO CARNAVALESCO, VISANDO ABRILHANTAR O CARNAVAL DE SÃO JOSÉ DO ALMEIDA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_331_manutencao_estrada_grotao_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_331_manutencao_estrada_grotao_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A REABERTURA, MANUTENÇÃO E REFORMULAÇÃO DA ESTRADA DA SERRA DO GROTÃO, LOCALIZADA NO TRECHO QUE LIGA A PONTE DO BOM JARDIM AO ACESSO DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_332_correcao_boa_de_lobo_avenida.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_332_correcao_boa_de_lobo_avenida.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR CORREÇÃO DO DEFEITO NA BOCA DE LOBO EXISTENTE NA AVENIDA BENEDITO VALADARES, AO LADO DO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_333_manutencpao_alargamento_ponte_bom_jardim_ok_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_333_manutencpao_alargamento_ponte_bom_jardim_ok_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO E ALARGAMENTO DA PONTE NA LOCALIDADE DE BOM JARDIM.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_334_-_vereador_orlando_alves_2_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_334_-_vereador_orlando_alves_2_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE – SEINFRAM, ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, SINALIZAÇÃO VERTICAL E HORIZONTAL, BEM COMO A COLOCAÇÃO DE UM OUTDOOR DE BOAS-VINDAS NO TREVO LOCALIZADO NA MG-010, ACESSO AO DISTRITO DE SÃO JOSÉ DE ALMEIDA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_336-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_336-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, ADOTE PROVIDÊNCIAS DE AQUISIÇÃO DE 02 CARRINHOS FUNERÁRIOS PARA CARREGAR CAIXÃO E DISPOSITIVOS DE DESCIDA DE CAIXÃO, PARA O CEMITÉRIO DA SEDE E TAMBÉM DO DISTRITO DE SÃO JOSÉ DE ALMEIDA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_337-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_337-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A SUBSTITUIÇÃO DE UM POSTE DE ENERGIA ELÉTRICA, EM FRENTE AO NÚMERO 69 NA PRAÇA EDER DE ALMEIDA FILHO – SÃO SEBASTIÃO, NA LOCALIDADE DE SÃO SEBASTIÃO DO CAMPINHO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_338_-ver_orlando.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_338_-ver_orlando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE – SEINFRAM, ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMEDIATA RECUPERAÇÃO DA PONTE SITUADA NA COMUNIDADE DE PAULO RODRIGUES, REGIÃO DA JAGUARA, NO DISTRITO DE SÃO JOSÉ DE ALMEIDA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_339_ver_orlando.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_339_ver_orlando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE – SEINFRAM, PROMOVA A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA JOÃO MARTINS SOBRINHO (PRÓXIMO NÚMERO 308), BAIRRO VERANEIO, SÃO JOSÉ DO ALMEIDA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_341_2025_decoracao_de_natal5b15d_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_341_2025_decoracao_de_natal5b15d_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A DECORAÇÃO DE NATAL, INCLUINDO ILUMINAÇÃO TEMÁTICA, ENFEITES E DEMAIS ORNAMENTOS TÍPICOS, NAS PRAÇAS TEREZINHA FRANCISCA CHAGAS BAIRRO SÃO VICENTE - LAPA E PRAÇA CORONEL FRANCISCO ALVES – IGREJA DO ROSÁRIO (CENTRO).</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_343_2025_soliocita_instalacao_de_mata_burros_rua_dimas_avelino_furtado_comunidade_de_sao_sebastiao_do_campinho_28229_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_343_2025_soliocita_instalacao_de_mata_burros_rua_dimas_avelino_furtado_comunidade_de_sao_sebastiao_do_campinho_28229_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE MATA BURROS NA ESTRADA DIMAS AVELINO FURTADO; COMUNIDADE DE SÃO SEBASTIÃO DO CAMPINHO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_344_2025_solicita_antena_para_a_comunidade_do_capao_clemente._assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_344_2025_solicita_antena_para_a_comunidade_do_capao_clemente._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR INSTALAÇÃO DE UMA ANTENA DA VIVO PARA A COMUNIDADE DO CAPÃO CLEMENTE.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>FERNANDA FRAGA, JEFERSON PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___345_25.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___345_25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A DECORAÇÃO DE NATAL, INCLUINDO ILUMINAÇÃO TEMÁTICA, ENFEITES E DEMAIS ORNAMENTOS TÍPICOS NA PRAÇA SÃO JOSÉ, DISTRITO DE SÃO JOSÉ DO ALMEIDA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_346_2025_limpeza_e_manutencao_na_ubs_da_jaguara._assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_346_2025_limpeza_e_manutencao_na_ubs_da_jaguara._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR LIMPEZA E CAPINA NA UBS – UNIDADE BÁSICA DE SAÚDE DA JAGUARA; DISTRITO DE SÃO JOSÉ DO ALMEIDA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_347_postes_alto_do_engenho.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_347_postes_alto_do_engenho.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE COLOCAR POSTES DE CONTENÇÃO NAS SEGUINTES RUAS: RUA AMADOR MARQUES AFONSO, RUA JOAQUIM EULÁLIO SIQUEIRA E RUA SÃO JUDAS TADEU, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_348_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_348_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE COLOCAR ILUMINAÇÃO NATALINA, NA PRAÇA RAIMUNDO GONÇALVES MARQUES – CAPITÃO, BAIRRO SÃO TARCÍSIO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_349_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_349_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE COLOCAR ILUMINAÇÃO NATALINA, NA PRAÇA LUIZA MARQUES DE ARAÚJO – PRAÇA DAS JABUTICABEIRAS, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_350_podas_arvores_morro_dos_borjes.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_350_podas_arvores_morro_dos_borjes.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PODAR AS ÁRVORES E OS ARBUSTOS ESPINHENTOS NO MORRO DOS BORGES, LOCALIDADE DE BOA VISTA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_351_manutencao_rua_ilda_fonseca.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_351_manutencao_rua_ilda_fonseca.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A DEVIDA MANUTENÇÃO NA RUA ILDA FONSECA, EM FRENTE AO NÚMERO 180, BAIRRO SÃO SEBASTIÃO, ATRÁS DO HIPERMERCADO PARANAÍBA, ONDE EXISTE UMA ENORME CRATERA, CONFORME FOTO ANEXA.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_352_pavimentacao_rua_9_santo_antonio.docx_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_352_pavimentacao_rua_9_santo_antonio.docx_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA 9 NO BAIRRO SANTO ANTÔNIO EM JABOTICATUBAS</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacaoi_353-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacaoi_353-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE QUE SEJA REALIZADO DE IMEDIATO O SERVIÇO DE MANUTENÇÃO E RECUPERAÇÃO DA RUA DEOLINDA NETINHA, NO BAIRRO SANTO ANTÔNIO, BEM COMO SEJA PROVIDENCIADA A EXTENSÃO DA PAVIMENTAÇÃO DA REFERIDA VIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1461,68 +1461,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/60/pr_015_-_2025__titulo_cidadao_honorario_dr_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_19_dona_zelia_galeria_lilas_assinado_28129_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_resolucao_20_titulo_cidada_honoraria_d_belmira_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_021-2025_-_titulo_de_cidada_honoraria_ale_portela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_resolucao_024-2025_-_altera_a_resolucao_nc2ba_07-2024_assinado_assinado_28129_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_resolucao_titulo_cidada_honoraria__dra_mariangela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/62/projeto__de_resolucao__027_-_titulo_cidadao_marcelo_batisa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_resolucao_28_titulo_cidadao_benemerito_joaquim_tome_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_resolucao_29-2025_titulo_racly.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_resolucao_titulo_cidada_honoraria_maria_helena_05_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/19/pl_88-2025_-_cede_espaco_recanto_do_rio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_092-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_95-2025_-_audiencia_publica_para_dar_nome_a_rua.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_96-2025_-_dispoe_sobre_a_denominacao_dos_logradouros_em_capao_grosso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pl_105_-dia_das_maes_atipicas_assinado_assinado-1_assinado2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_12_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/64/mocao_jabo_na_real.docx_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_dr_isis_-_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/91/anteprojeto_de_lei_catalogar_familia_1.docx_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/97/anteprojeto_025-2025_-_caminhos_da_nossa_gente_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/98/anteprojeto_026-2025_-_elas_no_comando_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/99/anteprojeto_de_lei_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento__26_-_2025_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_027-2025_-_tombamento_igreja_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/44/representacao_028-2025_-_mpmg_-_cemig_oscilacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/45/representacao_029-2025_-_mpmg_-_copasa_fornecimento_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_301-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_302-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_303_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_304-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_305-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_306-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_307-2025_-_manutencao_estrada_felicissimo_cirilo_pinto_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_308_2024_calcamento_da_comunidade_do_cardoso._assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_309_2025_placas_de_seja_bem_vindos_e_volte_sempre_na_estrada_e_saida_da_cidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_310-2025_-_pavimentacao_estrada_dimas_martins_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_311-2025_-_melhorias_estrada_vicinal_d._luci_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_312_2025_solicita_providencias_na_rua_jose_pereira_texeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_313-2025_-_manutencao_ponte_tabua_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_314-2025_-_manutencao_estrada_capao_do_atalho_e_capao_da_horta_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_315_jeferson-1_251015_092949_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_316-pastor_lalado_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_317-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_319-2025_vereador_orlando.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_320_-_ver_jeferson_e_outros.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao321-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_322_manutencao_estrada_barreiro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_323_manutencao_estradas_fazendinhas_santana_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_325_passagem_elevada_paranaiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_326_manutencao_estrada_mg_capao_das_guaribas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_327_manutencao_estrada_rubinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_328_manutencao_estrada_lages_haras_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_330_professor_percussao_almeida.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_331_manutencao_estrada_grotao_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_332_correcao_boa_de_lobo_avenida.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_333_manutencpao_alargamento_ponte_bom_jardim_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_334_-_vereador_orlando_alves_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_336-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_337-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_338_-ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_339_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_341_2025_decoracao_de_natal5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_343_2025_soliocita_instalacao_de_mata_burros_rua_dimas_avelino_furtado_comunidade_de_sao_sebastiao_do_campinho_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_344_2025_solicita_antena_para_a_comunidade_do_capao_clemente._assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___345_25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_346_2025_limpeza_e_manutencao_na_ubs_da_jaguara._assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_347_postes_alto_do_engenho.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_348_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_349_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_350_podas_arvores_morro_dos_borjes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_351_manutencao_rua_ilda_fonseca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_352_pavimentacao_rua_9_santo_antonio.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacaoi_353-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/60/pr_015_-_2025__titulo_cidadao_honorario_dr_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_19_dona_zelia_galeria_lilas_assinado_28129_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_resolucao_20_titulo_cidada_honoraria_d_belmira_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_021-2025_-_titulo_de_cidada_honoraria_ale_portela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_resolucao_024-2025_-_altera_a_resolucao_nc2ba_07-2024_assinado_assinado_28129_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_resolucao_titulo_cidada_honoraria__dra_mariangela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/62/projeto__de_resolucao__027_-_titulo_cidadao_marcelo_batisa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_resolucao_28_titulo_cidadao_benemerito_joaquim_tome_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_resolucao_29-2025_titulo_racly.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_resolucao_titulo_cidada_honoraria_maria_helena_05_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/19/pl_88-2025_-_cede_espaco_recanto_do_rio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_092-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_95-2025_-_audiencia_publica_para_dar_nome_a_rua.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_96-2025_-_dispoe_sobre_a_denominacao_dos_logradouros_em_capao_grosso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pl_105_-dia_das_maes_atipicas_assinado_assinado-1_assinado2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_12_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/64/mocao_jabo_na_real.docx_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_dr_isis_-_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/91/anteprojeto_de_lei_catalogar_familia_1.docx_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/97/anteprojeto_025-2025_-_caminhos_da_nossa_gente_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/98/anteprojeto_026-2025_-_elas_no_comando_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/99/anteprojeto_de_lei_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento__26_-_2025_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_027-2025_-_tombamento_igreja_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/44/representacao_028-2025_-_mpmg_-_cemig_oscilacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/45/representacao_029-2025_-_mpmg_-_copasa_fornecimento_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_301-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_302-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_303_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_304-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_305-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_306-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_307-2025_-_manutencao_estrada_felicissimo_cirilo_pinto_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_308_2024_calcamento_da_comunidade_do_cardoso._assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_309_2025_placas_de_seja_bem_vindos_e_volte_sempre_na_estrada_e_saida_da_cidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_310-2025_-_pavimentacao_estrada_dimas_martins_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_311-2025_-_melhorias_estrada_vicinal_d._luci_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_312_2025_solicita_providencias_na_rua_jose_pereira_texeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_313-2025_-_manutencao_ponte_tabua_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_314-2025_-_manutencao_estrada_capao_do_atalho_e_capao_da_horta_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_315_jeferson-1_251015_092949_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_316-pastor_lalado_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_317-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_319-2025_vereador_orlando.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_320_-_ver_jeferson_e_outros.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao321-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_322_manutencao_estrada_barreiro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_323_manutencao_estradas_fazendinhas_santana_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_325_passagem_elevada_paranaiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_326_manutencao_estrada_mg_capao_das_guaribas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_327_manutencao_estrada_rubinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_328_manutencao_estrada_lages_haras_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_330_professor_percussao_almeida.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_331_manutencao_estrada_grotao_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_332_correcao_boa_de_lobo_avenida.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_333_manutencpao_alargamento_ponte_bom_jardim_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_334_-_vereador_orlando_alves_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_336-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_337-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_338_-ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_339_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_341_2025_decoracao_de_natal5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_343_2025_soliocita_instalacao_de_mata_burros_rua_dimas_avelino_furtado_comunidade_de_sao_sebastiao_do_campinho_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_344_2025_solicita_antena_para_a_comunidade_do_capao_clemente._assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___345_25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_346_2025_limpeza_e_manutencao_na_ubs_da_jaguara._assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_347_postes_alto_do_engenho.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_348_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_349_iluminacao_de_natal_praca_jabuticabeiras.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_350_podas_arvores_morro_dos_borjes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_351_manutencao_rua_ilda_fonseca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_352_pavimentacao_rua_9_santo_antonio.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacaoi_353-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="173.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="212.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>