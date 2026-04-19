--- v0 (2026-02-10)
+++ v1 (2026-04-19)
@@ -54,152 +54,152 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_108_-_autoriza_a_transposicao_de_recursos_estaduais_-_04.12.2025_1.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_108_-_autoriza_a_transposicao_de_recursos_estaduais_-_04.12.2025_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO E TRANSFERÊNCIA DE RECURSOS ESTADUAIS NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
     <t>MARRECO, FERNANDA FRAGA, JEFERSON PEREIRA, ORLANDO ALVES, PASTOR LALADO, PAULO RODRIGUES, ROBERTO DO JORNAL, ROSINHA MAIA, WALISSON ZECÃO, WALLYSSON HULK, ZÉ ORLANDO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/representacao_022.2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/representacao_022.2025.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DER PARA:_x000D_
 - DUPLICAÇÃO DA MG-020 - NA LOCALIDADE DA PACIÊNCIA_x000D_
 - CONSTRUÇÃO DE PISTA DE CAMINHADA E CICLOVIA ATÉ O POSTO CRUZEIRO</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>WALLYSSON HULK</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/representacao_023-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/representacao_023-2025.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO NO SENTIDO DE TOMAR PROVIDÊNCIAS QUANTO A INTERRUPÇÃO DO SINAL DE TELEFONE MÓVEL - VIVO, QUANDO FALTA ENERGIA ELÉTRICA NA CIDADE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ROSINHA MAIA</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_329_2025_troca_de_lampadas_bairro_recanto_do_rio_01._assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_329_2025_troca_de_lampadas_bairro_recanto_do_rio_01._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE PROVIDENCIAR A TROCA DE LÂMPADA NO BAIRRO RECANTO DO RIO 1, RUA 02, ALTURA DO NÚMERO 070.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>ORLANDO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_335-2025.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_335-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MOBILIDADE - SEINFRA, ADOTE PROVIDÊNCIAS PARA A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DA RUA NICOLAU MOREIRA, NO BAIRRO SANTO AMARO, BEM COMO PARA A PAVIMENTAÇÃO DA RUA FRANCISCO TEIXEIRA LOMBA, CENTRO, AMBAS LOCALIZADAS NO DISTRITO DE SÃO JOSÉ DO ALMEIDA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>WALISSON ZECÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_340_2025_reutilizacao_de_bancos_da_praca5b15d_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_340_2025_reutilizacao_de_bancos_da_praca5b15d_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE FAZER A REUTILIZAÇÃO DE ALGUNS BANCOS QUE FORAM RETIRADOS DA PRAÇA NOSSA SENHORA DA CONCEIÇÃO. A PROPOSTA É QUE TRÊS (03) DESSES BANCOS SEJAM REINSTALADOS NA PRAÇA TEREZINHA FRANCISCA CHAGAS, LOCALIZADA NO BAIRRO SÃO VICENTE, BEM COMO NO ENTORNO DA IGREJA SÃO JUDAS TADEU, SITUADA NO BAIRRO SANTO ANTÔNIO/CAMPO GRANDE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_342_-_verba_folia_de_reis_assinado.pdf</t>
+    <t>http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_342_-_verba_folia_de_reis_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE QUE SEJA ANALISADA A POSSIBILIDADE DE DESTINAR RECURSOS DO FUNDO MUNICIPAL DE CULTURA PARA APOIO FINANCEIRO AOS GRUPOS DE FOLIAS DE REIS EXISTENTES NO MUNICÍPIO, GARANTINDO-LHES CONDIÇÕES ADEQUADAS PARA MANUTENÇÃO DE SUAS ATIVIDADES CULTURAIS TRADICIONAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -506,68 +506,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_108_-_autoriza_a_transposicao_de_recursos_estaduais_-_04.12.2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/representacao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/representacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_329_2025_troca_de_lampadas_bairro_recanto_do_rio_01._assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_335-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_340_2025_reutilizacao_de_bancos_da_praca5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_342_-_verba_folia_de_reis_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_108_-_autoriza_a_transposicao_de_recursos_estaduais_-_04.12.2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/representacao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/representacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_329_2025_troca_de_lampadas_bairro_recanto_do_rio_01._assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_335-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_340_2025_reutilizacao_de_bancos_da_praca5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaboticatubas.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_342_-_verba_folia_de_reis_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="173.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>